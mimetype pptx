--- v0 (2026-07-05)
+++ v1 (2026-11-02)
@@ -1,60 +1,104 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
+    <p:sldId id="257" r:id="rId3"/>
+    <p:sldId id="258" r:id="rId4"/>
+    <p:sldId id="259" r:id="rId5"/>
+    <p:sldId id="260" r:id="rId6"/>
+    <p:sldId id="261" r:id="rId7"/>
+    <p:sldId id="262" r:id="rId8"/>
+    <p:sldId id="263" r:id="rId9"/>
+    <p:sldId id="264" r:id="rId10"/>
+    <p:sldId id="265" r:id="rId11"/>
+    <p:sldId id="266" r:id="rId12"/>
+    <p:sldId id="267" r:id="rId13"/>
+    <p:sldId id="268" r:id="rId14"/>
+    <p:sldId id="269" r:id="rId15"/>
+    <p:sldId id="270" r:id="rId16"/>
+    <p:sldId id="271" r:id="rId17"/>
+    <p:sldId id="272" r:id="rId18"/>
+    <p:sldId id="273" r:id="rId19"/>
+    <p:sldId id="274" r:id="rId20"/>
+    <p:sldId id="275" r:id="rId21"/>
+    <p:sldId id="276" r:id="rId22"/>
+    <p:sldId id="277" r:id="rId23"/>
+    <p:sldId id="278" r:id="rId24"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/></Relationships>
+<file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr/>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
@@ -64,233 +108,6833 @@
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr/>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpeg"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.jpg"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.jpg"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpg"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.jpg"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="1" name="Rect1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="12192000" cy="1371600"/>
+            <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="12233F"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="TextBox2"/>
-[...6 lines deleted...]
-            <a:ext cx="8991600" cy="500000"/>
+          <p:cNvPr id="2" name="Rect2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8892F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rect3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6675120"/>
+            <a:ext cx="12192000" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8892F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5410200" y="640080"/>
+            <a:ext cx="1371600" cy="1234440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture5"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7924800" y="640080"/>
+            <a:ext cx="1097280" cy="987480"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="2200000"/>
+            <a:ext cx="11277600" cy="700000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" b="1">
+              <a:rPr lang="en-US" sz="4000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B8892F"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Member Directory</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="2950000"/>
+            <a:ext cx="11277600" cy="450000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="E7C580"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Week 14 - C2C</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rect8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2438400" y="3500000"/>
+            <a:ext cx="7315200" cy="25400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8892F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="3600000"/>
+            <a:ext cx="11277600" cy="380000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Member Connect Directory</a:t>
-[...1 lines deleted...]
-          </a:p>
+              <a:t>Report Date: 29 Oct 2026</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="3980000"/>
+            <a:ext cx="11277600" cy="380000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="9aaac4"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Total Members: 22</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox11"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="4500000"/>
+            <a:ext cx="11277600" cy="380000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="B8892F"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>MEMBER DIRECTORY</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="1" name="Rect1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="1143000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="12233F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rect2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6766560"/>
+            <a:ext cx="12192000" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8892F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5684367" y="160020"/>
+            <a:ext cx="823266" cy="823266"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1050000"/>
+            <a:ext cx="11277600" cy="500000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B8892F"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>SHREE CONSTRUCTION</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rect5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1828800" y="1650000"/>
+            <a:ext cx="8534400" cy="22860"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8892F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1800000"/>
+            <a:ext cx="1600200" cy="1600200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="1800000"/>
+            <a:ext cx="9448800" cy="480000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="12233F"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>JC Senthil Kumar</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="2300000"/>
+            <a:ext cx="9448800" cy="350000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="1F2937"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>📞 9842589055</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="2670000"/>
+            <a:ext cx="9448800" cy="350000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="6B7280"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>📍 Perambalur</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="1" name="Rect1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="1143000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="12233F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rect2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6766560"/>
+            <a:ext cx="12192000" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8892F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5684367" y="160020"/>
+            <a:ext cx="823266" cy="823266"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1050000"/>
+            <a:ext cx="11277600" cy="500000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B8892F"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>KAMADHENU CORPORATION</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rect5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1828800" y="1650000"/>
+            <a:ext cx="8534400" cy="22860"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8892F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1800000"/>
+            <a:ext cx="1600200" cy="1600200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="1800000"/>
+            <a:ext cx="9448800" cy="480000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="12233F"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>JC Aravind R</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="2300000"/>
+            <a:ext cx="9448800" cy="350000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="1F2937"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>📞 9789228198</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="2670000"/>
+            <a:ext cx="9448800" cy="350000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="6B7280"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>📍 Perambalur</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="1" name="Rect1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="1143000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="12233F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rect2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6766560"/>
+            <a:ext cx="12192000" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8892F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5684367" y="160020"/>
+            <a:ext cx="823266" cy="823266"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1050000"/>
+            <a:ext cx="11277600" cy="500000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B8892F"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>AMMAN BLUE METALS</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rect5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1828800" y="1650000"/>
+            <a:ext cx="8534400" cy="22860"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8892F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1800000"/>
+            <a:ext cx="1600200" cy="1600200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="1800000"/>
+            <a:ext cx="9448800" cy="480000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="12233F"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>JC Dhivya Baskar</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="2300000"/>
+            <a:ext cx="9448800" cy="350000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="1F2937"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>📞 9894299142</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="2670000"/>
+            <a:ext cx="9448800" cy="350000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="6B7280"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>📍 Perambalur</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="1" name="Rect1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="1143000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="12233F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rect2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6766560"/>
+            <a:ext cx="12192000" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8892F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5684367" y="160020"/>
+            <a:ext cx="823266" cy="823266"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1050000"/>
+            <a:ext cx="11277600" cy="500000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B8892F"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>SRI SAI TILES AND PAINTS</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rect5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1828800" y="1650000"/>
+            <a:ext cx="8534400" cy="22860"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8892F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1800000"/>
+            <a:ext cx="1600200" cy="1600200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="1800000"/>
+            <a:ext cx="9448800" cy="480000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="12233F"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>JC Yogeshwar</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="2300000"/>
+            <a:ext cx="9448800" cy="350000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="1F2937"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>📞 7010771011</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="2670000"/>
+            <a:ext cx="9448800" cy="350000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="6B7280"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>📍 Perambalur</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="1" name="Rect1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="1143000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="12233F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rect2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6766560"/>
+            <a:ext cx="12192000" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8892F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5684367" y="160020"/>
+            <a:ext cx="823266" cy="823266"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1050000"/>
+            <a:ext cx="11277600" cy="500000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B8892F"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>AGISHAA DRUG DISTRIBUTION</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rect5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1828800" y="1650000"/>
+            <a:ext cx="8534400" cy="22860"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8892F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1800000"/>
+            <a:ext cx="1600200" cy="1600200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="1800000"/>
+            <a:ext cx="9448800" cy="480000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="12233F"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>JC AGILESH Vijay</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="2300000"/>
+            <a:ext cx="9448800" cy="350000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="1F2937"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>📞 9361477366</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="2670000"/>
+            <a:ext cx="9448800" cy="350000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="6B7280"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>📍 Perambalur</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="1" name="Rect1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="1143000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="12233F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rect2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6766560"/>
+            <a:ext cx="12192000" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8892F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5684367" y="160020"/>
+            <a:ext cx="823266" cy="823266"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1050000"/>
+            <a:ext cx="11277600" cy="500000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B8892F"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>SRI NITHYA SILKS</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rect5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1828800" y="1650000"/>
+            <a:ext cx="8534400" cy="22860"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8892F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1800000"/>
+            <a:ext cx="1600200" cy="1600200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="1800000"/>
+            <a:ext cx="9448800" cy="480000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="12233F"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>JC Nithya Vinoth</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="2300000"/>
+            <a:ext cx="9448800" cy="350000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="1F2937"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>📞 7708002800</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="2670000"/>
+            <a:ext cx="9448800" cy="350000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="6B7280"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>📍 Perambalur</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="1" name="Rect1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="1143000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="12233F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rect2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6766560"/>
+            <a:ext cx="12192000" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8892F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5684367" y="160020"/>
+            <a:ext cx="823266" cy="823266"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1050000"/>
+            <a:ext cx="11277600" cy="500000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B8892F"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>SCAR DESIGN STUDIO</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rect5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1828800" y="1650000"/>
+            <a:ext cx="8534400" cy="22860"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8892F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1800000"/>
+            <a:ext cx="1600200" cy="1600200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="1800000"/>
+            <a:ext cx="9448800" cy="480000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="12233F"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>JC Venkat Ramana</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="2300000"/>
+            <a:ext cx="9448800" cy="350000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="1F2937"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>📞 9566885465</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="2670000"/>
+            <a:ext cx="9448800" cy="350000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="6B7280"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>📍 Perambalur</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="1" name="Rect1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="1143000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="12233F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rect2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6766560"/>
+            <a:ext cx="12192000" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8892F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5684367" y="160020"/>
+            <a:ext cx="823266" cy="823266"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1050000"/>
+            <a:ext cx="11277600" cy="500000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B8892F"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>SRI KALPANA BATTERY CENTER</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rect5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1828800" y="1650000"/>
+            <a:ext cx="8534400" cy="22860"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8892F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1800000"/>
+            <a:ext cx="1600200" cy="1600200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="1800000"/>
+            <a:ext cx="9448800" cy="480000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="12233F"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>JC Gurusaran</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="2300000"/>
+            <a:ext cx="9448800" cy="350000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="1F2937"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>📞 6381798963</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="2670000"/>
+            <a:ext cx="9448800" cy="350000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="6B7280"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>📍 Perambalur</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="1" name="Rect1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="1143000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="12233F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rect2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6766560"/>
+            <a:ext cx="12192000" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8892F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5684367" y="160020"/>
+            <a:ext cx="823266" cy="823266"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1050000"/>
+            <a:ext cx="11277600" cy="500000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B8892F"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>TARGET INTERIORS</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rect5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1828800" y="1650000"/>
+            <a:ext cx="8534400" cy="22860"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8892F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1800000"/>
+            <a:ext cx="1600200" cy="1600200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="1800000"/>
+            <a:ext cx="9448800" cy="480000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="12233F"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>JC Raja</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="2300000"/>
+            <a:ext cx="9448800" cy="350000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="1F2937"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>📞 9524842222</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="2670000"/>
+            <a:ext cx="9448800" cy="350000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="6B7280"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>📍 Perambalur</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="1" name="Rect1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="1143000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="12233F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rect2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6766560"/>
+            <a:ext cx="12192000" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8892F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5684367" y="160020"/>
+            <a:ext cx="823266" cy="823266"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1050000"/>
+            <a:ext cx="11277600" cy="500000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B8892F"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Offmap Holidays</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rect5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1828800" y="1650000"/>
+            <a:ext cx="8534400" cy="22860"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8892F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1800000"/>
+            <a:ext cx="1600200" cy="1600200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="1800000"/>
+            <a:ext cx="9448800" cy="480000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="12233F"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Vipin R</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="2300000"/>
+            <a:ext cx="9448800" cy="350000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="1F2937"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>📞 7788003351</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="2670000"/>
+            <a:ext cx="9448800" cy="350000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="6B7280"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>📍 PERAMBALUR</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="1" name="Rect1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="1143000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="12233F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rect2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6766560"/>
+            <a:ext cx="12192000" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8892F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5684367" y="160020"/>
+            <a:ext cx="823266" cy="823266"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1050000"/>
+            <a:ext cx="11277600" cy="500000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B8892F"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>ORCHID BRIDAL STUDIO</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rect5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1828800" y="1650000"/>
+            <a:ext cx="8534400" cy="22860"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8892F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1800000"/>
+            <a:ext cx="1600200" cy="1600200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="1800000"/>
+            <a:ext cx="9448800" cy="480000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="12233F"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>JC Nithya Raveendran</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="2300000"/>
+            <a:ext cx="9448800" cy="350000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="1F2937"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>📞 9789122775</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="2670000"/>
+            <a:ext cx="9448800" cy="350000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="6B7280"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>📍 Perambalur</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="1" name="Rect1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="1143000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="12233F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rect2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6766560"/>
+            <a:ext cx="12192000" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8892F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1600200" y="850000"/>
-            <a:ext cx="8991600" cy="400000"/>
+            <a:off x="457200" y="380000"/>
+            <a:ext cx="11277600" cy="500000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
+              <a:rPr lang="en-US" sz="2600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B8892F"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>SAAS Computers</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rect4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1828800" y="1650000"/>
+            <a:ext cx="8534400" cy="22860"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8892F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture5"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1800000"/>
+            <a:ext cx="1600200" cy="1600200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="1800000"/>
+            <a:ext cx="9448800" cy="480000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="12233F"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>THIYAGU G</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="2300000"/>
+            <a:ext cx="9448800" cy="350000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
               <a:rPr lang="en-US" sz="1600" b="0">
                 <a:solidFill>
-                  <a:srgbClr val="E7C580"/>
-[...6 lines deleted...]
-      </p:sp>
+                  <a:srgbClr val="1F2937"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>📞 9751377007</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="2670000"/>
+            <a:ext cx="9448800" cy="350000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="6B7280"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>📍 PERAMBALUR</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="1" name="Rect1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="1143000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="12233F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rect2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6766560"/>
+            <a:ext cx="12192000" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8892F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="380000"/>
+            <a:ext cx="11277600" cy="500000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B8892F"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Sabari Smart Invest</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rect4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1828800" y="1650000"/>
+            <a:ext cx="8534400" cy="22860"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8892F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture5"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1800000"/>
+            <a:ext cx="1600200" cy="1600200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="1800000"/>
+            <a:ext cx="9448800" cy="480000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="12233F"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>SABARIGIRIVASAN</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="2300000"/>
+            <a:ext cx="9448800" cy="350000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="1F2937"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>📞 8838192876</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="2670000"/>
+            <a:ext cx="9448800" cy="350000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="6B7280"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>📍 PERAMBALUR</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="1" name="Rect1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="1143000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="12233F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rect2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6766560"/>
+            <a:ext cx="12192000" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8892F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="380000"/>
+            <a:ext cx="11277600" cy="500000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B8892F"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Vikee Photography</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rect4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1828800" y="1650000"/>
+            <a:ext cx="8534400" cy="22860"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8892F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture5"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1800000"/>
+            <a:ext cx="1600200" cy="1600200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="1800000"/>
+            <a:ext cx="9448800" cy="480000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="12233F"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Vigneshwar</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="2300000"/>
+            <a:ext cx="9448800" cy="350000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="1F2937"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>📞 9994554434</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="2670000"/>
+            <a:ext cx="9448800" cy="350000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="6B7280"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>📍 PERAMBALUR</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="1" name="Rect1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="1143000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="12233F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rect2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6766560"/>
+            <a:ext cx="12192000" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8892F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="380000"/>
+            <a:ext cx="11277600" cy="500000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B8892F"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Wefsa Farmer Production Company</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rect4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1828800" y="1650000"/>
+            <a:ext cx="8534400" cy="22860"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8892F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture5"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1800000"/>
+            <a:ext cx="1600200" cy="1600200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="1800000"/>
+            <a:ext cx="9448800" cy="480000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="12233F"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Mahendra M Manivasan</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="2300000"/>
+            <a:ext cx="9448800" cy="350000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="1F2937"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>📞 9965737555</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="2670000"/>
+            <a:ext cx="9448800" cy="350000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="6B7280"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>📍 Perambalur</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="1" name="Rect1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="1143000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="12233F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rect2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6766560"/>
+            <a:ext cx="12192000" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8892F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5684367" y="160020"/>
+            <a:ext cx="823266" cy="823266"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="2000000"/>
-            <a:ext cx="12192000" cy="400000"/>
+            <a:off x="457200" y="1050000"/>
+            <a:ext cx="11277600" cy="500000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" b="1">
+              <a:rPr lang="en-US" sz="2600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B8892F"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>YAALI CONSULTING ENGINEERS</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rect5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1828800" y="1650000"/>
+            <a:ext cx="8534400" cy="22860"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8892F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1800000"/>
+            <a:ext cx="1600200" cy="1600200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="1800000"/>
+            <a:ext cx="9448800" cy="480000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="12233F"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Report Date: 05 Jul 2026</a:t>
-[...13 lines deleted...]
-            <a:ext cx="12192000" cy="400000"/>
+              <a:t>JC Praveenkumar</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="2300000"/>
+            <a:ext cx="9448800" cy="350000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="1F2937"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>📞 8667505912</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="2670000"/>
+            <a:ext cx="9448800" cy="350000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="6B7280"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>📍 Perambalur</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="1" name="Rect1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="1143000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="12233F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rect2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6766560"/>
+            <a:ext cx="12192000" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8892F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5684367" y="160020"/>
+            <a:ext cx="823266" cy="823266"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1050000"/>
+            <a:ext cx="11277600" cy="500000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
+              <a:rPr lang="en-US" sz="2600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B8892F"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>GURUSHASTA INNOTECH</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rect5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1828800" y="1650000"/>
+            <a:ext cx="8534400" cy="22860"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8892F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1800000"/>
+            <a:ext cx="1600200" cy="1600200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="1800000"/>
+            <a:ext cx="9448800" cy="480000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="12233F"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>JC Srinath Elangovan</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="2300000"/>
+            <a:ext cx="9448800" cy="350000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="1F2937"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>📞 9385894998</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="2670000"/>
+            <a:ext cx="9448800" cy="350000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
               <a:rPr lang="en-US" sz="1400" b="0">
                 <a:solidFill>
                   <a:srgbClr val="6B7280"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Total Members: 0</a:t>
+              <a:t>📍 Perambalur</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="1" name="Rect1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="1143000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="12233F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rect2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6766560"/>
+            <a:ext cx="12192000" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8892F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5684367" y="160020"/>
+            <a:ext cx="823266" cy="823266"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1050000"/>
+            <a:ext cx="11277600" cy="500000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B8892F"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>EXPPRESS CAR WASH</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rect5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1828800" y="1650000"/>
+            <a:ext cx="8534400" cy="22860"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8892F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1800000"/>
+            <a:ext cx="1600200" cy="1600200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="1800000"/>
+            <a:ext cx="9448800" cy="480000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="12233F"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>JC Shaanavas</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="2300000"/>
+            <a:ext cx="9448800" cy="350000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="1F2937"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>📞 8220227001</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="2670000"/>
+            <a:ext cx="9448800" cy="350000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="6B7280"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>📍 Perambalur</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="1" name="Rect1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="1143000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="12233F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rect2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6766560"/>
+            <a:ext cx="12192000" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8892F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5684367" y="160020"/>
+            <a:ext cx="823266" cy="823266"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1050000"/>
+            <a:ext cx="11277600" cy="500000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B8892F"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>SRI NEELI ENTERPRISES - SECURITY SYSTEMS</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rect5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1828800" y="1650000"/>
+            <a:ext cx="8534400" cy="22860"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8892F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1800000"/>
+            <a:ext cx="1600200" cy="1600200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="1800000"/>
+            <a:ext cx="9448800" cy="480000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="12233F"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>JC Nizhal Ravi M</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="2300000"/>
+            <a:ext cx="9448800" cy="350000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="1F2937"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>📞 8220821229</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="2670000"/>
+            <a:ext cx="9448800" cy="350000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="6B7280"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>📍 Perambalur</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="1" name="Rect1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="1143000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="12233F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rect2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6766560"/>
+            <a:ext cx="12192000" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8892F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5684367" y="160020"/>
+            <a:ext cx="823266" cy="823266"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1050000"/>
+            <a:ext cx="11277600" cy="500000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B8892F"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>MAHENDRA OVERSEAS CONSULTING</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rect5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1828800" y="1650000"/>
+            <a:ext cx="8534400" cy="22860"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8892F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1800000"/>
+            <a:ext cx="1600200" cy="1600200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="1800000"/>
+            <a:ext cx="9448800" cy="480000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="12233F"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>JC Karthik S</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="2300000"/>
+            <a:ext cx="9448800" cy="350000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="1F2937"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>📞 9600754477</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="2670000"/>
+            <a:ext cx="9448800" cy="350000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="6B7280"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>📍 Perambalur</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="1" name="Rect1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="1143000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="12233F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rect2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6766560"/>
+            <a:ext cx="12192000" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8892F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5684367" y="160020"/>
+            <a:ext cx="823266" cy="823266"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1050000"/>
+            <a:ext cx="11277600" cy="500000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B8892F"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>KKK CELL CITY</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rect5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1828800" y="1650000"/>
+            <a:ext cx="8534400" cy="22860"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8892F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1800000"/>
+            <a:ext cx="1600200" cy="1600200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="1800000"/>
+            <a:ext cx="9448800" cy="480000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="12233F"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>JC Kanagaraj K</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="2300000"/>
+            <a:ext cx="9448800" cy="350000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="1F2937"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>📞 9751211787</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="2670000"/>
+            <a:ext cx="9448800" cy="350000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="6B7280"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>📍 Perambalur</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="1" name="Rect1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="1143000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="12233F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rect2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6766560"/>
+            <a:ext cx="12192000" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8892F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5684367" y="160020"/>
+            <a:ext cx="823266" cy="823266"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1050000"/>
+            <a:ext cx="11277600" cy="500000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B8892F"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>KASI MESS</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rect5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1828800" y="1650000"/>
+            <a:ext cx="8534400" cy="22860"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8892F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1800000"/>
+            <a:ext cx="1600200" cy="1600200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="1800000"/>
+            <a:ext cx="9448800" cy="480000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="12233F"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>JC Kasi Viswanathan</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="2300000"/>
+            <a:ext cx="9448800" cy="350000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="1F2937"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>📞 9894087086</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="2670000"/>
+            <a:ext cx="9448800" cy="350000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="6B7280"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>📍 Perambalur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="MemberDirectoryTheme">
   <a:themeElements>
     <a:clrScheme name="MemberDirectory">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="12233F"/>
       </a:dk2>
@@ -371,38 +7015,38 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Member Directory System</Application>
-  <Slides>1</Slides>
+  <Slides>23</Slides>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Member Directory Presentation</dc:title>
   <dc:creator>Member Directory System</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>